--- v0 (2025-12-14)
+++ v1 (2026-08-15)
@@ -3,5153 +3,2039 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2098B76B" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="002504C1" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+    <w:p w14:paraId="2098B76B" w14:textId="3B1B7E3D" w:rsidR="00A163FB" w:rsidRPr="002504C1" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00A00863">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002504C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ítul</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00656165">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>o:</w:t>
+        <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidR="002504C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>o:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002504C1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>subtítulo</w:t>
       </w:r>
+      <w:r w:rsidR="00345D56">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DC14789" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE20712" w14:textId="0E9F573E" w:rsidR="00A163FB" w:rsidRDefault="00656165" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
       <w:r w:rsidR="0003748F">
         <w:t>Quanto a identificação dos autores no corpo do texto</w:t>
       </w:r>
       <w:r w:rsidR="004246DD">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C360F22" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70EF8422" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
       <w:r w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00656165" w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Resumo na língua de redação do texto seguido dos outros idiomas aceitos pela REVICE (português, inglês [abstract] e espanhol [</w:t>
-[...15 lines deleted...]
-        <w:t>]) com extensão entre 200 e 250 palavras. Deve ser estruturado em parágrafo único após o título, fonte em tamanho 12, justificado, espaçamento simples e em claro. Os títulos — resumo, </w:t>
+        <w:t>Resumo na língua de redação do texto seguido dos outros idiomas aceitos pela REVICE (português, inglês [abstract] e espanhol [resumen]) com extensão entre 200 e 250 palavras. Deve ser estruturado em parágrafo único após o título, fonte em tamanho 12, justificado, espaçamento simples e em claro. Os títulos — resumo, </w:t>
       </w:r>
       <w:r w:rsidR="00656165" w:rsidRPr="00656165">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>abstract </w:t>
       </w:r>
       <w:r w:rsidR="00656165" w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>e </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00656165" w:rsidRPr="00656165">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>resumen</w:t>
-[...8 lines deleted...]
-        <w:t> </w:t>
+        <w:t>resumen </w:t>
       </w:r>
       <w:r w:rsidR="00656165" w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>— são alinhados à esquerda, sem recuo, em corpo 12, em negrito</w:t>
       </w:r>
       <w:r w:rsidR="00B1780D" w:rsidRPr="00656165">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Resumo </w:t>
-[...1483 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. Resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo resumo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAD0510" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA80245" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00A00863">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00656165">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t>Palavra 1</w:t>
       </w:r>
       <w:r w:rsidR="00A00863">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 2</w:t>
       </w:r>
       <w:r w:rsidR="00A00863">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Palavra 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176BC12C" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BDE7FFD" w14:textId="77777777" w:rsidR="002504C1" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+    <w:p w14:paraId="1BDE7FFD" w14:textId="77777777" w:rsidR="002504C1" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="002504C1">
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>itle:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subhead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E0DFEE" w14:textId="659322F7" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract: </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summary in the language in which the text was written followed by other languages ​​accepted by REVICE (Portuguese, English [abstract] and Spanish [resumen]) </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">with a length between 200 and 250 words. It must be structured in a single paragraph after the title, font size 12, justified, single-spaced and clear. The titles — summary, abstract and abstract — are aligned to the left, without indentation, in size 12, in black. </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>bstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFB9130" w14:textId="77777777" w:rsidR="00656165" w:rsidRPr="00345D56" w:rsidRDefault="00656165" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFDD593" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F73B0C" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A1229C" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1539 lines deleted...]
-        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keyword</w:t>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ítulo:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subtítulo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB9A00D" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3AB9A00D" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3DE358" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E3DE358" w14:textId="77777777" w:rsidR="00A00863" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen: </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Resumen en el idioma en que fue escrito el texto seguido de otros idiomas aceptados por REVICE (portugués, inglés [resumen] y español [resumen]) con una extensión de entre 200 y 250 palabras. Debe estar estructurado en un solo párrafo después del título, tamaño de letra 12, justificado, a espacio simple y claro. Los títulos —abstract, abstract y resumen— están alineados a la izquierda, sin sangría, en tamaño 12, en negrita. resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen resumen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274791E5" w14:textId="77777777" w:rsidR="00656165" w:rsidRPr="00345D56" w:rsidRDefault="00656165" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB4B975" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00345D56" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1258 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F59" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F59" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DF6F59">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2; </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F59" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DF6F59">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Palabra</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00345D56">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533BB158" w14:textId="77777777" w:rsidR="00A00863" w:rsidRDefault="00DF6F59" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340F4FEA" w14:textId="77777777" w:rsidR="00DF6F59" w:rsidRPr="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="3969"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="006024CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Epígrafe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. Texto </w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>. Texto texto texto texto texto texto texto texto texto texto texto texto texto texto.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>texto</w:t>
-[...206 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="006024CD">
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
         <w:t>autoria, nome da obra.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00AF3FA3">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00AF3FA3">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:smallCaps/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A79A0C5" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 I</w:t>
       </w:r>
       <w:r w:rsidR="009316F6" w:rsidRPr="009316F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ntrodução</w:t>
       </w:r>
@@ -5351,97 +2237,91 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2.1 Título da seção secundária</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD7A24B" w14:textId="77777777" w:rsidR="007A3904" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A3904">
-        <w:t xml:space="preserve">Elementos gráficos (tabelas, quadros, gráficos, figuras e mapas): devem ser numerados em algarismos arábicos na sequência em que aparecem no texto. Observar as normas da ABNT para referências e inserção de legendas e fontes em cada elemento. Devem estar em formato de imagem no corpo do texto, com uma linha (espaço 1,5 </w:t>
-[...7 lines deleted...]
-        <w:t>) de distância antes e depois. A REVICE poderá solicitar que os elementos gráficos sejam também enviados junto ao texto, em arquivo à parte, no software em que foram produzidos.</w:t>
+        <w:t>Elementos gráficos (tabelas, quadros, gráficos, figuras e mapas): devem ser numerados em algarismos arábicos na sequência em que aparecem no texto. Observar as normas da ABNT para referências e inserção de legendas e fontes em cada elemento. Devem estar em formato de imagem no corpo do texto, com uma linha (espaço 1,5 pt) de distância antes e depois. A REVICE poderá solicitar que os elementos gráficos sejam também enviados junto ao texto, em arquivo à parte, no software em que foram produzidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E79D5CF" w14:textId="77777777" w:rsidR="007A3904" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulodeilustraesetabelas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc58228976"/>
     </w:p>
     <w:p w14:paraId="030C59BE" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00D62323" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulodeilustraesetabelas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="00D62323">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gráfico I </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="00D62323">
+      <w:r w:rsidR="00D62323" w:rsidRPr="00D62323">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Mangal"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D62323">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>‒</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62323">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk150454234"/>
       <w:r w:rsidRPr="00D62323">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Taxa média geométrica de crescimento anual, Brasil – 1872/2010</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
@@ -5498,1047 +2378,214 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007A3904">
         <w:br/>
       </w:r>
       <w:r w:rsidR="007A3904" w:rsidRPr="007A3904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fonte: IBGE</w:t>
       </w:r>
       <w:r w:rsidR="0003748F">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F881739" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EFD857" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">2.1.1 </w:t>
       </w:r>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Título da seção terciária</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
       <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="664B48DC" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
-        <w:t xml:space="preserve">Texto </w:t>
-[...289 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71371628" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6959EE7F" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2.1.1.1 Título da seção quaternária</w:t>
       </w:r>
       <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1F629E" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
-        <w:t xml:space="preserve">Texto </w:t>
-[...63 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Texto texto texto texto texto texto texto texto texto</w:t>
+      </w:r>
       <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
-        <w:t xml:space="preserve"> </w:t>
-[...223 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61171120" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF8EEA3" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="009316F6">
-        <w:t xml:space="preserve">2.1.1.1.1 Título da seção </w:t>
-[...3 lines deleted...]
-        <w:t>quinária</w:t>
+        <w:t>2.1.1.1.1 Título da seção quinária</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E7C048" w14:textId="77777777" w:rsidR="004246DD" w:rsidRPr="004246DD" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
-        <w:t xml:space="preserve">Texto </w:t>
-[...255 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto</w:t>
+      </w:r>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C82E32" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="009316F6" w:rsidRDefault="00464613" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009316F6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>O trabalho deverá observar as regras da ABNT, com </w:t>
@@ -6560,137 +2607,97 @@
         </w:rPr>
         <w:t> do sistema de citação autor-data e emprego de negrito.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA11C2B" w14:textId="3362F1B8" w:rsidR="00464613" w:rsidRPr="005816A3" w:rsidRDefault="003A03C0" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005816A3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citações diretas de até 3 linhas devem ser realizadas no corpo do texto. Citações diretas que excedam 3 linhas devem ser realizadas com recuo, separadas do parágrafo por um espaço vertical (1,5 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+        <w:t xml:space="preserve">Citações diretas de até 3 linhas devem ser realizadas no corpo do texto. Citações diretas que excedam 3 linhas devem ser realizadas com recuo, separadas do parágrafo por um espaço vertical (1,5 pt) com tamanho 10, justificado, espaçamento simples, recuo de 4cm da margem esquerda, sem aspas, sem defesa (recuo) de parágrafo, com ponto final. Encerrada a citação, </w:t>
+      </w:r>
+      <w:r w:rsidR="000651A5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>salta um parágrafo antes</w:t>
+      </w:r>
       <w:r w:rsidRPr="005816A3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">) com tamanho 10, justificado, espaçamento simples, recuo de 4cm da margem esquerda, sem aspas, sem defesa (recuo) de parágrafo, com ponto final. Encerrada a citação, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000651A5">
+        <w:t>de retomar o text</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3904">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">salta um parágrafo </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000651A5">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="004246DD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>antes</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3904">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...37 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C25599" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745A75FE" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6703,638 +2710,159 @@
           <w:b/>
         </w:rPr>
         <w:t>onclusão</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6D7FF2" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Parte final do texto na qual se apresentam as conclusões apoiadas no desenvolvimento do assunto. É a recapitulação sintética dos resultados obtidos. Pode apresentar recomendações e sugestões para pesquisas futuras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD23C41" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...473 lines deleted...]
-        <w:t>text</w:t>
+      <w:r>
+        <w:t>Text texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto texto text</w:t>
       </w:r>
       <w:r w:rsidR="007A3904">
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A3904">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285E858C" w14:textId="77777777" w:rsidR="004246DD" w:rsidRDefault="004246DD" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D36101E" w14:textId="77777777" w:rsidR="004F6998" w:rsidRDefault="004F6998" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A seguir trataremos </w:t>
       </w:r>
       <w:r w:rsidR="00140226">
         <w:t xml:space="preserve">das referências bibliográficas. É importante frisar, no entanto, que a REVICE utilizada do recurso </w:t>
       </w:r>
       <w:r w:rsidR="004246DD" w:rsidRPr="004246DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00140226" w:rsidRPr="004246DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>p. cit</w:t>
       </w:r>
       <w:r w:rsidR="00140226" w:rsidRPr="00140226">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00140226">
         <w:t>que é um elemento</w:t>
       </w:r>
       <w:r w:rsidR="00140226" w:rsidRPr="00140226">
-        <w:t xml:space="preserve"> comumente </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> em notas de rodapé para evitar a longa repetição de dados, referindo-se à obra de mesmo autor, título, editora e ano de publicação, citada em nota não imediatamente anterior.</w:t>
+        <w:t xml:space="preserve"> comumente usado em notas de rodapé para evitar a longa repetição de dados, referindo-se à obra de mesmo autor, título, editora e ano de publicação, citada em nota não imediatamente anterior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E153AF2" w14:textId="77777777" w:rsidR="005816A3" w:rsidRDefault="005816A3" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F832CE7" w14:textId="77777777" w:rsidR="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="665E95B3" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="11"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Referências bibliográficas</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A1D090" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Livros de um (ou mais) autores</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCB0AAA" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
@@ -7387,142 +2915,126 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709BFC3B" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>CARVALHO, Orlando Magalhães. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Caracterização da Teoria Geral do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
-        <w:t xml:space="preserve">. Belo Horizonte: </w:t>
-[...7 lines deleted...]
-        <w:t>, 1951, p. 55-56. </w:t>
+        <w:t>. Belo Horizonte: Kriterion, 1951, p. 55-56. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00D1044A" w:rsidRPr="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B28685C" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>CARVALHO, </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Caracterização da Teoria Geral do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cit.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t> p. 55-56. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="13"/>
-      <w:r w:rsidR="00D1044A" w:rsidRPr="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48384DE4" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="14"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>CARVALHO, Orlando Magalhães. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Caracterização da Teoria Geral do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
-        <w:t xml:space="preserve">. Belo Horizonte: </w:t>
-[...7 lines deleted...]
-        <w:t>, 1951.</w:t>
+        <w:t>. Belo Horizonte: Kriterion, 1951.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="14"/>
-      <w:r w:rsidR="00D1044A" w:rsidRPr="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3310EDB5" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7C1657" w14:textId="77777777" w:rsidR="002504C1" w:rsidRDefault="002504C1" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7604,1153 +3116,775 @@
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08830270" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="15"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>MOUFFE, Chantal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sobre o político</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>. Trad. Fernando Santos. São Paulo: Editora WMF Martins Fontes, 2015, p. 38.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
-      <w:r w:rsidR="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="250146A6" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="16"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>MOUFFE, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sobre</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Sobre o político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> o político</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>cit</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>., p. 38.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="16"/>
-      <w:r w:rsidR="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="16"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D001E7A" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="17"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>MOUFFE, Chantal. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sobre o político</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>. Trad. Fernando Santos. São Paulo: Editora WMF Martins Fontes, 2015.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="17"/>
-      <w:r w:rsidR="00D1044A">
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="17"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="489E15CC" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73B70707" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Coletânea:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95822A" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35AF7161" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>SOBRENOME, Nome (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">[s]). </w:t>
+        <w:t xml:space="preserve">SOBRENOME, Nome (org[s]). </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:t>: subtítulo. Cidade de publicação: Editora, ano de publicação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269D7433" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017F99D4" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173D1091" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+    <w:p w14:paraId="173D1091" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00345D56" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="18"/>
-      <w:r w:rsidRPr="00344B63">
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t>AMAT Y LEÓN, Joan Lara (Org.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00344B63">
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La ciudanía y lo político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>; ciudadanía y crisis de la democracia liberal en un mundo en transformación. Lima: ONPE, Facultad de Letras y Ciencias Humanas y Escuela de Ciencia Política de la Universidad Nacional Mayor de San Marcos, 2020, p. 54. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB14726" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00345D56" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AMAT Y LEÓN, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La ciudanía y lo político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>cit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, p. 54. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58032BD2" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00345D56" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>AMAT Y LEÓN, Joan Lara (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La ciudanía y lo político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>; ciudadanía y crisis de la democracia liberal en un mundo en transformación. Lima: ONPE, Facultad de Letras y Ciencias Humanas y Escuela de Ciencia Política de la Universidad Nacional Mayor de San Marcos, 2020.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB50387" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00345D56" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175500F3" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00135502" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Capítulo de livro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331238E1" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1CD7F8" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título do capítulo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135502">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> político</w:t>
-[...127 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135502">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: subtítulo. Cidade de publicação: Editora, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369622D4" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C301C6" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27CBD8" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidRPr="00345D56">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>CARDOSO, Renato César. Más allá de las dos culturas. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ciudanía</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>: MAYOS SOLSONA, Gonçal; CARDOSO, Renato César; HENRIQUE JÚNIOR, Moacir (Org.). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> y </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Interdisciplinaridade e Interconstitucionalidade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t> 2. Uberlândia: LAECC, 2019, p. 207-208. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC3D8D1" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>CARDOSO, Más allá de las dos culturas, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>lo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>cit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>, p. 207-208.  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D617802" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="23"/>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>CARDOSO, Renato César. Más allá de las dos culturas. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> político</w:t>
+        <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
-        <w:t>, </w:t>
+        <w:t>: MAYOS SOLSONA, Gonçal; CARDOSO, Renato César; HENRIQUE JÚNIOR, Moacir (Org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>cit.</w:t>
+        <w:t>Interdisciplinaridade e Interconstitucionalidade</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
-        <w:t>, p. 54. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009316F6">
+        <w:t> 2. Uberlândia: LAECC, 2019, p. 183-208.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="58032BD2" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F45B368" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000459F" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257B9804" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11838E39" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF3EDE1" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF9D462" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigo em periódico:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0155B95A" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B46E03" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:commentRangeStart w:id="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+      <w:r>
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título: subtítulo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135502">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...539 lines deleted...]
-        </w:rPr>
         <w:t>Nome do periódico</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Cidade (se houver) </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>ou [</w:t>
-[...7 lines deleted...]
-        <w:t>] (se não houver), volume, número, paginação, ano.</w:t>
+        <w:t>ou [s.l] (se não houver), volume, número, paginação, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ED4B66" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E7252FD" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E65999" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="24"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>ÁLVARES, Lucas Parreira. Uma breve história das Ciências do Estado. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista de Ciências do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t>, Belo Horizonte, v. 1, n. 1, p. 14, 2016.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="24"/>
-      <w:r w:rsidR="009316F6">
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A082A6E" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="25"/>
       <w:r w:rsidRPr="00344B63">
-        <w:t>ÁLVARES, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> breve história das Ciências do Estado, </w:t>
+        <w:t>ÁLVARES, Uma breve história das Ciências do Estado, </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cit.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:t> p. 14.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="25"/>
-      <w:r w:rsidR="009316F6">
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5650B4B9" w14:textId="377E23B3" w:rsidR="00344B63" w:rsidRPr="00AD3611" w:rsidRDefault="00344B63" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="26"/>
       <w:r w:rsidRPr="00344B63">
         <w:t>ÁLVARES, Lucas Parreira. Uma breve história das Ciências do Estado. </w:t>
       </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Revista de </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3611">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ciências do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3611">
         <w:t xml:space="preserve">, Belo Horizonte, v. 1, n. 1, p. 13-29, 2016. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00AD3611" w:rsidRPr="00AD3611">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://periodicos.ufmg.br/index.php/revice/article/view/4982/3050</w:t>
         </w:r>
       </w:hyperlink>
       <w:commentRangeEnd w:id="26"/>
-      <w:r w:rsidR="00BC4AAA" w:rsidRPr="00AD3611">
+      <w:r w:rsidR="00BC4AAA">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="26"/>
       </w:r>
       <w:r w:rsidR="007C03AE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7131F339" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244CBFA1" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
@@ -8775,160 +3909,148 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BDB545E" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="27"/>
       <w:r>
         <w:t xml:space="preserve">SOBRENOME, Nome. Título da Matéria. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nome do jornal</w:t>
       </w:r>
       <w:r>
-        <w:t>, cidade de publicação (se houver) ou [</w:t>
-[...7 lines deleted...]
-        <w:t>.] (se não houver), dia, mês e ano. Disponível em: URL. Acesso em: dia, mês e ano.</w:t>
+        <w:t>, cidade de publicação (se houver) ou [s.l.] (se não houver), dia, mês e ano. Disponível em: URL. Acesso em: dia, mês e ano.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="27"/>
       <w:r w:rsidR="005F2BD7">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48405591" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="00135502" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="671F7716" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2877E9" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">LIMÒN, RAÚL. Pfizer afirma que sua vacina contra o coronavírus tem eficácia de 90%. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3611">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>El país</w:t>
       </w:r>
       <w:r>
-        <w:t>, [</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.], 09 </w:t>
+        <w:t xml:space="preserve">, [s.l.], 09 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3611">
         <w:t xml:space="preserve">nov. 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AD3611">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://brasil.elpais.com/brasil/2020-11-09-pfizer-afirma-que-sua-vacina-contra-o-coronavirus-tem-uma-eficacia-de-90.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD3611">
         <w:t>. Acesso em: 18 nov. 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548CF538" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="28"/>
       <w:r>
         <w:t>LIMÓN, Pfizer afirma que sua vacina contra o coronavírus tem eficácia de 90</w:t>
       </w:r>
       <w:r w:rsidR="005F2BD7">
         <w:t xml:space="preserve">%, </w:t>
       </w:r>
       <w:r w:rsidR="005F2BD7" w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
       <w:r w:rsidR="005F2BD7">
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="28"/>
       <w:r w:rsidR="005F2BD7">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="28"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA83B70" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FD0636" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8944,170 +4066,158 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A88562" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="29"/>
       <w:r>
         <w:t xml:space="preserve">TÍTULO da matéria. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nome do jornal</w:t>
       </w:r>
       <w:r>
-        <w:t>, cidade de publicação (se houver) ou [</w:t>
-[...7 lines deleted...]
-        <w:t>.] (se não houver), dia, mês e ano. Disponível em: URL. Acesso em: dia, mês e ano.</w:t>
+        <w:t>, cidade de publicação (se houver) ou [s.l.] (se não houver), dia, mês e ano. Disponível em: URL. Acesso em: dia, mês e ano.</w:t>
       </w:r>
       <w:commentRangeStart w:id="30"/>
       <w:commentRangeEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="30"/>
       </w:r>
       <w:commentRangeEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="29"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1311BC9F" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7DE632" w14:textId="77777777" w:rsidR="00135502" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF4DC1D" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CORONAVÍRUS: </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BD7">
         <w:t xml:space="preserve">responsável por vacina Pfizer, cientista diz que vida volta ao normal em 2021. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hypeness</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005F2BD7">
-        <w:t>, [</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.], 17 nov. 2020. Disponível em: </w:t>
+        <w:t xml:space="preserve">, [s.l.], 17 nov. 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005F2BD7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.hypeness.com.br/2020/11/coronavirus-responsavel-por-vacina-da-pfizer-cientista-diz-que-vida-volta-ao-normal-em-2021/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F2BD7">
         <w:t>. Acesso em</w:t>
       </w:r>
       <w:r>
         <w:t>: 18 nov. 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAD171B" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:commentRangeStart w:id="31"/>
       <w:r>
         <w:t xml:space="preserve">CORONAVÍRUS, </w:t>
       </w:r>
       <w:r w:rsidRPr="005F2BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="31"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="315C4718" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C2026DB" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Para outros tipo</w:t>
       </w:r>
       <w:r w:rsidR="00135502">
         <w:t>s</w:t>
       </w:r>
       <w:r>
@@ -9148,51 +4258,51 @@
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB8CC68" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A163FB" w:rsidSect="009316F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Autor" w:initials="A">
     <w:p w14:paraId="1286AF70" w14:textId="77777777" w:rsidR="00656165" w:rsidRDefault="00656165">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Título na língua de redação do texto seguido dos outros idiomas aceitos pela REVICE (português, inglês e espanhol). Deve ser apresentado na fonte Times New Roman em tamanho 16, centralizado, com apenas a primeira letra em maiúsculo, em negrito e com espaçamento simples. É fortemente recomendado que o título tenha apenas uma linha. O subtítulo deve ser usado somente quando for indispensável e deve ser grafado em claro e centralizado em linha logo abaixo do título. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
     <w:p w14:paraId="540526B1" w14:textId="77777777" w:rsidR="00656165" w:rsidRDefault="00656165">
       <w:pPr>
@@ -9718,140 +4828,140 @@
       <w:r>
         <w:t>- Referência completa para primeira citação (em nota de rodapé) e bibliografia final.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="31" w:author="Autor" w:initials="A">
     <w:p w14:paraId="72EB70E8" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - a partir da segunda citação em nota de rodapé</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="1286AF70" w15:done="0"/>
   <w15:commentEx w15:paraId="540526B1" w15:done="0"/>
   <w15:commentEx w15:paraId="64AA2752" w15:done="0"/>
   <w15:commentEx w15:paraId="6EB35884" w15:done="0"/>
   <w15:commentEx w15:paraId="7157B716" w15:done="0"/>
   <w15:commentEx w15:paraId="4D17C000" w15:done="0"/>
   <w15:commentEx w15:paraId="232DA754" w15:done="0"/>
   <w15:commentEx w15:paraId="29790780" w15:done="0"/>
   <w15:commentEx w15:paraId="23218601" w15:done="0"/>
   <w15:commentEx w15:paraId="581E994C" w15:done="0"/>
   <w15:commentEx w15:paraId="28EBD6A5" w15:done="0"/>
   <w15:commentEx w15:paraId="7A965034" w15:done="0"/>
   <w15:commentEx w15:paraId="738FDA0B" w15:done="0"/>
   <w15:commentEx w15:paraId="70ACBB46" w15:done="0"/>
   <w15:commentEx w15:paraId="2D996032" w15:done="0"/>
   <w15:commentEx w15:paraId="700C2A10" w15:done="0"/>
   <w15:commentEx w15:paraId="1DB6A818" w15:done="0"/>
   <w15:commentEx w15:paraId="035B5300" w15:done="0"/>
   <w15:commentEx w15:paraId="618BD5E7" w15:done="0"/>
   <w15:commentEx w15:paraId="4C99F3E1" w15:done="0"/>
   <w15:commentEx w15:paraId="492DED55" w15:done="0"/>
   <w15:commentEx w15:paraId="01F6B39E" w15:done="0"/>
   <w15:commentEx w15:paraId="705570CA" w15:done="0"/>
   <w15:commentEx w15:paraId="18D4DEAA" w15:done="0"/>
   <w15:commentEx w15:paraId="396ECBBE" w15:done="0"/>
   <w15:commentEx w15:paraId="6A8B0366" w15:done="0"/>
   <w15:commentEx w15:paraId="720E55EA" w15:done="0"/>
   <w15:commentEx w15:paraId="2B02E77F" w15:done="0"/>
   <w15:commentEx w15:paraId="2977C5C9" w15:done="0"/>
   <w15:commentEx w15:paraId="72EB70E8" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="1286AF70" w16cid:durableId="331CD776"/>
   <w16cid:commentId w16cid:paraId="540526B1" w16cid:durableId="68CF0717"/>
   <w16cid:commentId w16cid:paraId="64AA2752" w16cid:durableId="253F0AAF"/>
   <w16cid:commentId w16cid:paraId="6EB35884" w16cid:durableId="3A98CBDE"/>
   <w16cid:commentId w16cid:paraId="7157B716" w16cid:durableId="3A394D53"/>
   <w16cid:commentId w16cid:paraId="4D17C000" w16cid:durableId="75142C55"/>
   <w16cid:commentId w16cid:paraId="232DA754" w16cid:durableId="6501C21C"/>
   <w16cid:commentId w16cid:paraId="29790780" w16cid:durableId="45A147F4"/>
   <w16cid:commentId w16cid:paraId="23218601" w16cid:durableId="17456EF6"/>
   <w16cid:commentId w16cid:paraId="581E994C" w16cid:durableId="55A178EE"/>
   <w16cid:commentId w16cid:paraId="28EBD6A5" w16cid:durableId="6AB266D9"/>
   <w16cid:commentId w16cid:paraId="7A965034" w16cid:durableId="5124E21E"/>
   <w16cid:commentId w16cid:paraId="738FDA0B" w16cid:durableId="518DC30B"/>
   <w16cid:commentId w16cid:paraId="70ACBB46" w16cid:durableId="04614984"/>
   <w16cid:commentId w16cid:paraId="2D996032" w16cid:durableId="56E5B757"/>
   <w16cid:commentId w16cid:paraId="700C2A10" w16cid:durableId="00B1DAD0"/>
   <w16cid:commentId w16cid:paraId="1DB6A818" w16cid:durableId="0415BA2D"/>
   <w16cid:commentId w16cid:paraId="035B5300" w16cid:durableId="31D69375"/>
   <w16cid:commentId w16cid:paraId="618BD5E7" w16cid:durableId="00CC91B6"/>
   <w16cid:commentId w16cid:paraId="4C99F3E1" w16cid:durableId="30755AFA"/>
   <w16cid:commentId w16cid:paraId="492DED55" w16cid:durableId="362EC597"/>
   <w16cid:commentId w16cid:paraId="01F6B39E" w16cid:durableId="104F35A3"/>
   <w16cid:commentId w16cid:paraId="705570CA" w16cid:durableId="52FAEF32"/>
   <w16cid:commentId w16cid:paraId="18D4DEAA" w16cid:durableId="6090CA61"/>
   <w16cid:commentId w16cid:paraId="396ECBBE" w16cid:durableId="078C915E"/>
   <w16cid:commentId w16cid:paraId="6A8B0366" w16cid:durableId="3282D4B2"/>
   <w16cid:commentId w16cid:paraId="720E55EA" w16cid:durableId="2174865F"/>
   <w16cid:commentId w16cid:paraId="2B02E77F" w16cid:durableId="645AE0A0"/>
   <w16cid:commentId w16cid:paraId="2977C5C9" w16cid:durableId="46998197"/>
   <w16cid:commentId w16cid:paraId="72EB70E8" w16cid:durableId="0B4F9703"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2102B961" w14:textId="77777777" w:rsidR="004A65BB" w:rsidRDefault="004A65BB">
+    <w:p w14:paraId="437505CE" w14:textId="77777777" w:rsidR="00F377DA" w:rsidRDefault="00F377DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7864ABD6" w14:textId="77777777" w:rsidR="004A65BB" w:rsidRDefault="004A65BB">
+    <w:p w14:paraId="1034E924" w14:textId="77777777" w:rsidR="00F377DA" w:rsidRDefault="00F377DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -9875,212 +4985,210 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11790618" w14:textId="77777777" w:rsidR="004A65BB" w:rsidRDefault="004A65BB">
+    <w:p w14:paraId="32C89C5B" w14:textId="77777777" w:rsidR="00F377DA" w:rsidRDefault="00F377DA">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6673C511" w14:textId="77777777" w:rsidR="004A65BB" w:rsidRDefault="004A65BB">
+    <w:p w14:paraId="3E1BF14D" w14:textId="77777777" w:rsidR="00F377DA" w:rsidRDefault="00F377DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
+    <w:p w14:paraId="28C6C354" w14:textId="058137D5" w:rsidR="00345D56" w:rsidRDefault="00345D56">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Declaração do uso de Inteligência Artificial (Consultar Diretrizes).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
     <w:p w14:paraId="38C119F9" w14:textId="77777777" w:rsidR="004246DD" w:rsidRDefault="004246DD" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0003748F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os arquivos devem ser submetidos somente com o título do trabalho (ex. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Os arquivos devem ser submetidos somente com o título do trabalho (ex. titulo.doc), de modo a não permitir a identificação das autoras e dos autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0003748F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>titulo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> tanto no arquivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="0003748F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.doc), de modo a não permitir a identificação das autoras e dos autores</w:t>
+        <w:t xml:space="preserve"> quanto no corpo do texto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>. Desse modo, não aceitaremos, sob nenhuma hipótese, a identificação dos autores no texto submetido e nem nas informações do arquivo de word. A minibiografia e o ORCID serão requisitados pelo editor responsável em caso de aprovação do trabalho para a publicação.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Nota contendo a referência completa do trecho utilizado.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="34881951" w14:textId="77777777" w:rsidR="00AF3FA3" w:rsidRDefault="00AF3FA3">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nota contendo a referência completa do trecho utilizado.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="64400C6B" w14:textId="77777777" w:rsidR="0003748F" w:rsidRDefault="0003748F" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D62323" w:rsidRPr="00D62323">
         <w:t> IBGE – INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA. Taxa média geométrica de crescimento anual, Brasil – 1872/2010. Rio de Janeiro: IBGE, 201</w:t>
       </w:r>
       <w:r w:rsidR="00D62323">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00D62323" w:rsidRPr="00D62323">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
+  <w:footnote w:id="5">
     <w:p w14:paraId="08295677" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="004F6998" w:rsidRDefault="007A3904" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005816A3">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:cs="Times New Roman"/>
@@ -10333,225 +5441,227 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="004246DD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
         <w:t>Citações de obra estrangeira devem apresentar</w:t>
       </w:r>
       <w:r w:rsidR="00AD3611">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> tradução e devem atender às seguintes orientações: o excerto traduzido pode estar no corpo do artigo, e o texto original em nota de rodapé, ou vice-versa e ao final da nota deve-se fazer a menção “tradução nossa”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
+  <w:footnote w:id="6">
     <w:p w14:paraId="34E6D4CB" w14:textId="2588A7D1" w:rsidR="007A3904" w:rsidRDefault="007A3904" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005816A3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Notas de rodapé: </w:t>
       </w:r>
       <w:r w:rsidR="00744616">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>podem</w:t>
       </w:r>
       <w:r w:rsidRPr="005816A3">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> ser utilizadas também para comentários acerca do texto. Justificado, tamanho 10 e com espaçamento simples. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A163FB"/>
     <w:rsid w:val="0003748F"/>
     <w:rsid w:val="000651A5"/>
     <w:rsid w:val="00120690"/>
     <w:rsid w:val="00122FFC"/>
     <w:rsid w:val="00135502"/>
     <w:rsid w:val="00140226"/>
     <w:rsid w:val="0015509D"/>
     <w:rsid w:val="00157F5F"/>
     <w:rsid w:val="00165611"/>
     <w:rsid w:val="00170A40"/>
     <w:rsid w:val="001A4653"/>
     <w:rsid w:val="001C21DB"/>
     <w:rsid w:val="001F61AE"/>
     <w:rsid w:val="002504C1"/>
     <w:rsid w:val="002B1637"/>
     <w:rsid w:val="00340447"/>
     <w:rsid w:val="00344B63"/>
+    <w:rsid w:val="00345D56"/>
     <w:rsid w:val="00392721"/>
     <w:rsid w:val="003A03C0"/>
     <w:rsid w:val="00421B70"/>
     <w:rsid w:val="004246DD"/>
     <w:rsid w:val="00463BCC"/>
     <w:rsid w:val="00464613"/>
     <w:rsid w:val="004A24BF"/>
     <w:rsid w:val="004A65BB"/>
     <w:rsid w:val="004D72A5"/>
     <w:rsid w:val="004F6998"/>
     <w:rsid w:val="005816A3"/>
     <w:rsid w:val="00592C02"/>
     <w:rsid w:val="005F2BD7"/>
     <w:rsid w:val="006024CD"/>
     <w:rsid w:val="00656165"/>
     <w:rsid w:val="006E32E2"/>
     <w:rsid w:val="00740B05"/>
     <w:rsid w:val="00744616"/>
     <w:rsid w:val="007924B8"/>
     <w:rsid w:val="007A3904"/>
     <w:rsid w:val="007C03AE"/>
     <w:rsid w:val="009316F6"/>
     <w:rsid w:val="0095177E"/>
     <w:rsid w:val="00A00863"/>
     <w:rsid w:val="00A163FB"/>
     <w:rsid w:val="00A67D6A"/>
     <w:rsid w:val="00AC1130"/>
     <w:rsid w:val="00AD3611"/>
     <w:rsid w:val="00AF3FA3"/>
     <w:rsid w:val="00B1780D"/>
+    <w:rsid w:val="00B54F15"/>
     <w:rsid w:val="00B56590"/>
     <w:rsid w:val="00BC4AAA"/>
     <w:rsid w:val="00C145F3"/>
     <w:rsid w:val="00C561C0"/>
     <w:rsid w:val="00CB001A"/>
     <w:rsid w:val="00D1044A"/>
     <w:rsid w:val="00D2095C"/>
     <w:rsid w:val="00D62323"/>
     <w:rsid w:val="00D84E5C"/>
     <w:rsid w:val="00DD407D"/>
     <w:rsid w:val="00DF5629"/>
     <w:rsid w:val="00DF6F59"/>
     <w:rsid w:val="00E42E41"/>
     <w:rsid w:val="00E579BA"/>
     <w:rsid w:val="00E85F02"/>
     <w:rsid w:val="00EA4BCD"/>
     <w:rsid w:val="00EA7AC7"/>
     <w:rsid w:val="00EE0D3D"/>
+    <w:rsid w:val="00F377DA"/>
     <w:rsid w:val="00F5775E"/>
     <w:rsid w:val="00F63D8D"/>
     <w:rsid w:val="00F74FC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59266B41"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Mangal"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11408,51 +6518,51 @@
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A3904"/>
     <w:rPr>
       <w:kern w:val="3"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD3611"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66273787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="516845757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11862,59 +6972,59 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1870</Words>
-  <Characters>10101</Characters>
+  <Characters>10102</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11948</CharactersWithSpaces>
+  <CharactersWithSpaces>11949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>983070</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.hypeness.com.br/2020/11/coronavirus-responsavel-por-vacina-da-pfizer-cientista-diz-que-vida-volta-ao-normal-em-2021/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>