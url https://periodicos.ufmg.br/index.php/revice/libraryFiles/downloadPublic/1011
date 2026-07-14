--- v0 (2025-12-14)
+++ v1 (2026-07-14)
@@ -3,5390 +3,994 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2098B76B" w14:textId="48890494" w:rsidR="00A163FB" w:rsidRPr="002504C1" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+    <w:p w14:paraId="2098B76B" w14:textId="56EA4AD5" w:rsidR="00A163FB" w:rsidRPr="002504C1" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A00863">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00656165">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidR="002504C1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002504C1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>subtitle</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DC14789" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE20712" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="0003748F" w:rsidP="002504C1">
+    <w:p w14:paraId="1AE20712" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="0003748F" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...78 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Regarding the identification of the  authors in the body of the text</w:t>
+      </w:r>
       <w:r w:rsidR="004246DD">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="004246DD">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="004246DD" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C360F22" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C360F22" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="70EF8422" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EF8422" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract: Abstract </w:t>
       </w:r>
-      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...603 lines deleted...]
-      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the language of writing of the text followed by the other languages accepted by REVICE (Portuguese, English [abstract] and Spanish [resumen]) with an extension between 200 and 250 words. It should be structured in a single paragraph after the title, font size 12, justified, single-spaced and clear. The headings  — abstract, </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">abstract, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="nfase"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="nfase"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resumen </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00656165" w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— are left-aligned, without indentation, in bold 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1780D" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...186 lines deleted...]
-    <w:p w14:paraId="2FAD0510" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summary Summary Summary Summary Summary T Summary Summary Summary Abstract T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAD0510" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1BA80245" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA80245" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
-      <w:r w:rsidRPr="00A00863">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00656165">
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00A00863">
+      <w:r w:rsidR="00A00863" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Word 1; Word 2; Word 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176BC12C" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+    <w:p w14:paraId="176BC12C" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1BDE7FFD" w14:textId="77777777" w:rsidR="002504C1" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDE7FFD" w14:textId="77777777" w:rsidR="002504C1" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subhead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E0DFEE" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract: </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Summary in the language in which the text was written followed by other languages accepted by REVICE (Portuguese, English [abstract] and Spanish [resumen]) with a length of between 200 and 250 words. It must be structured in a single paragraph after the title, font size 12, justified, single-spaced and clear. The titles — summary, abstract and abstract — are aligned to the left, without indentation, in size 12, in black. Abstract abstract abstract abstract Abstract Abstract Abstract T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFB9130" w14:textId="77777777" w:rsidR="00656165" w:rsidRPr="00C67BEB" w:rsidRDefault="00656165" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FFDD593" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keyword</w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keyword </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2095C" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keyword </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F73B0C" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A1229C" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...953 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002504C1" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subtitle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB9A00D" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3DE358" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstract: </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3AB9A00D" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00656165" w:rsidRDefault="00A00863" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumen en el língua in which the text was written followed by other languages accepted by REVICE (portugués, inglés [resumen] y español [resumen]) with an extension of between 200 and 250 words. </w:t>
+      </w:r>
+      <w:r w:rsidR="00656165" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Debe estar estructurado en un solo párrafo después del titulo, tamaño de letra 12, justificado, a espacio simple y claro. Los titulos —abstract, abstract y resumen— están alineados a la izquierda, sin sangría, en tamaño 12, en negrita. Resumen Resume Resumen Resumen Resume</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274791E5" w14:textId="77777777" w:rsidR="00656165" w:rsidRPr="00C67BEB" w:rsidRDefault="00656165" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB4B975" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00A00863" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00656165">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...691 lines deleted...]
-    <w:p w14:paraId="274791E5" w14:textId="77777777" w:rsidR="00656165" w:rsidRPr="00656165" w:rsidRDefault="00656165" w:rsidP="002504C1">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras clave: Palabra 1; Word 2; Word 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533BB158" w14:textId="77777777" w:rsidR="00A00863" w:rsidRPr="00C67BEB" w:rsidRDefault="00DF6F59" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340F4FEA" w14:textId="77777777" w:rsidR="00DF6F59" w:rsidRPr="006024CD" w:rsidRDefault="006024CD" w:rsidP="006024CD">
+    <w:p w14:paraId="340F4FEA" w14:textId="77777777" w:rsidR="00DF6F59" w:rsidRPr="00C67BEB" w:rsidRDefault="006024CD" w:rsidP="006024CD">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="3969"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:smallCaps/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006024CD">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006024CD">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Epigraph. Text: text, text, text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...69 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006024CD">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:smallCaps/>
-        </w:rPr>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorship, name of the work.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00AF3FA3">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00AF3FA3">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:smallCaps/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A79A0C5" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A79A0C5" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="37197A76" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1 Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37197A76" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...209 lines deleted...]
-    <w:p w14:paraId="677BD2FD" w14:textId="77777777" w:rsidR="00DF6F59" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Initial part of the article, which contains: the delimitation of the subject addressed, the objectives of the research and other elements necessary to situate the theme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677BD2FD" w14:textId="77777777" w:rsidR="00DF6F59" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...220 lines deleted...]
-      <w:r w:rsidR="00DF6F59" w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All text must be typed in Times New Roman font, size 12; top and left margins of 3 cm, bottom and right margins of 2.5 cm; paragraph </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6F59" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DF6F59" w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with indentation of 1.5; spacing before and after: 0 point; between lines with 1.5 for the body of the text; justified alignment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145A10C0" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00DF6F59" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...252 lines deleted...]
-    <w:p w14:paraId="145A10C0" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00DF6F59" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Epigraph is optional and should be italicized, right-aligned, and before the beginning of the body text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E414B3F" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...243 lines deleted...]
-    <w:p w14:paraId="5E414B3F" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>All cited authors must have the reference included in the list at the end of the paper and, in case of references found online, they must always be accompanied by a link and date of access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F0A441" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...217 lines deleted...]
-    <w:p w14:paraId="09F0A441" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FDA0875" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FDA0875" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2 Primary Section Title</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="00464613" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A836F36" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...39 lines deleted...]
-    <w:p w14:paraId="1A836F36" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Every primary section heading should be bold and capitalized. Text of the Brazilian Association of Technical Standards (ABNT).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4E2416" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...124 lines deleted...]
-    <w:p w14:paraId="3F4E2416" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the following section, see templates for progressive numbering of sections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CB460C" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...76 lines deleted...]
-    <w:p w14:paraId="33CB460C" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184AFCF9" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
-      <w:r w:rsidRPr="009316F6">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>title</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1 Secondary section title</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
+      <w:r w:rsidR="00464613" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD7A24B" w14:textId="77777777" w:rsidR="007A3904" w:rsidRDefault="007A3904" w:rsidP="002504C1">
+    <w:p w14:paraId="0FD7A24B" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A3904">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Graphic </w:t>
-[...498 lines deleted...]
-    <w:p w14:paraId="5E79D5CF" w14:textId="77777777" w:rsidR="007A3904" w:rsidRDefault="007A3904" w:rsidP="002504C1">
+        <w:t>Graphic elements (tables, charts, graphs, figures and maps): they must be numbered in Arabic numerals in the sequence in which they appear in the text. Observe the ABNT standards for references and insertion of subtitles and fonts in each element. They should be in image format in the body of the text, with a line (1.5 pt space) apart before and after. REVICE may request that the graphic elements also be sent together with the text, in a separate file, in the software in which they were produced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E79D5CF" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulodeilustraesetabelas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc58228976"/>
     </w:p>
-    <w:p w14:paraId="030C59BE" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00D62323" w:rsidRDefault="007A3904" w:rsidP="002504C1">
+    <w:p w14:paraId="030C59BE" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Ttulodeilustraesetabelas"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="6"/>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D62323">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graph I </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="6"/>
+      <w:r w:rsidR="00D62323" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00D62323">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D62323">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> \u2012 Geometric mean annual growth rate, Brazil – 1872/2010</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk150454234"/>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="0BDB84F3" w14:textId="662360E8" w:rsidR="007A3904" w:rsidRPr="007A3904" w:rsidRDefault="0033078D" w:rsidP="002504C1">
+    <w:p w14:paraId="0BDB84F3" w14:textId="662360E8" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="0033078D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="ABNT-Fontesilustraes"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31ED84D7" wp14:editId="50C66527">
             <wp:extent cx="3284220" cy="2133600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagem 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
@@ -5397,6681 +1001,2310 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3284220" cy="2133600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="007A3904">
+      <w:r w:rsidR="007A3904" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007A3904" w:rsidRPr="007A3904">
+      <w:r w:rsidR="007A3904" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>: IBGE</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Source: IBGE</w:t>
       </w:r>
       <w:r w:rsidR="0003748F">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F881739" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F881739" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="22EFD857" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EFD857" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1.1 Title of the tertiary section</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="00464613" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...71 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664B48DC" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+    <w:p w14:paraId="664B48DC" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="71371628" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text: text, text, text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71371628" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6959EE7F" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6959EE7F" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="9"/>
-      <w:r w:rsidRPr="009316F6">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1.1.1 Quaternary Section Title</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00464613" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...39 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1F629E" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+    <w:p w14:paraId="3A1F629E" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="61171120" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text: text, text, text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61171120" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CF8EEA3" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF8EEA3" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="10"/>
-      <w:r w:rsidRPr="009316F6">
-[...20 lines deleted...]
-        <w:t>title</w:t>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2.1.1.1.1 Quinary section title</w:t>
       </w:r>
       <w:commentRangeEnd w:id="10"/>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00464613" w:rsidRPr="009316F6">
+      <w:r w:rsidR="00464613" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E7C048" w14:textId="77777777" w:rsidR="004246DD" w:rsidRPr="004246DD" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+    <w:p w14:paraId="04E7C048" w14:textId="77777777" w:rsidR="004246DD" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text text text text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="49C82E32" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="009316F6" w:rsidRDefault="00464613" w:rsidP="002504C1">
+    </w:p>
+    <w:p w14:paraId="49C82E32" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="00C67BEB" w:rsidRDefault="00464613" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...117 lines deleted...]
-      <w:r w:rsidRPr="009316F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The work must comply with the ABNT rules, with  the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exception</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009316F6">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...131 lines deleted...]
-    <w:p w14:paraId="1FA11C2B" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="005816A3" w:rsidRDefault="003A03C0" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the  author-date citation system and the use of bold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA11C2B" w14:textId="77777777" w:rsidR="00464613" w:rsidRPr="00C67BEB" w:rsidRDefault="003A03C0" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:ind w:left="2127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct quotations of up to 3 lines should be made in the body of the text. Direct quotations that exceed 3 lines must be made with indentation, separated from the paragraph by a vertical space (1.5 pt) with size 10, justified, single spacing, indentation of 4cm from the left margin, without quotation marks, without defense </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...837 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(</w:t>
-[...379 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(indentation) of the paragraph, with a period. Once the quotation is finished, give a line (1.5 pt spacing) before resuming the text.</w:t>
       </w:r>
       <w:r w:rsidR="007A3904">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="02C25599" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C25599" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="745A75FE" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="009316F6" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745A75FE" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="4D6D7FF2" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4 Conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6D7FF2" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00B1780D" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...228 lines deleted...]
-    <w:p w14:paraId="7CD23C41" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRDefault="007A3904" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final part of the text in which the conclusions supported by the development of the subject are presented. It is a summary of the results obtained. You can provide recommendations and suggestions for future research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD23C41" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text text text</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="285E858C" w14:textId="77777777" w:rsidR="004246DD" w:rsidRDefault="004246DD" w:rsidP="002504C1">
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285E858C" w14:textId="77777777" w:rsidR="004246DD" w:rsidRPr="00C67BEB" w:rsidRDefault="004246DD" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D36101E" w14:textId="77777777" w:rsidR="004F6998" w:rsidRDefault="00140226" w:rsidP="002504C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D36101E" w14:textId="77777777" w:rsidR="004F6998" w:rsidRPr="00C67BEB" w:rsidRDefault="00140226" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...128 lines deleted...]
-      <w:r w:rsidR="004246DD" w:rsidRPr="004246DD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Next, we will deal with the bibliographic references. It is important to note, however, that the REVICE  used the </w:t>
+      </w:r>
+      <w:r w:rsidR="004246DD" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004246DD" w:rsidRPr="004246DD">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op. cit. resource, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>which is an element commonly used in footnotes to avoid the long repetition of data, referring to the work of the same author, title, publisher and year of publication, cited in a note not immediately preceding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E153AF2" w14:textId="77777777" w:rsidR="005816A3" w:rsidRPr="00C67BEB" w:rsidRDefault="005816A3" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F832CE7" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665E95B3" w14:textId="77777777" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A1D090" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Books by one (or more) authors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCB0AAA" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7764FA3D" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004246DD" w:rsidRPr="004246DD">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: subtitle. City of publication: Publisher, year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E0F83C" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9FFC3A" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709BFC3B" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARVALHO, Orlando Magalhães. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...306 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Characterization of the General Theory of the State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Belo Horizonte: Kriterion, 1951, p. 55-56. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B28685C" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="13"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARVALHO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Characterization of the General Theory of the State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, op. cit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p. 55-56. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48384DE4" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARVALHO, Orlando Magalhães. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Characterization of the General Theory of the State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Belo Horizonte: Kriterion, 1951.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3310EDB5" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7C1657" w14:textId="77777777" w:rsidR="002504C1" w:rsidRPr="00C67BEB" w:rsidRDefault="002504C1" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5271DC6C" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Translation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75220CBF" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365002B5" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3684B564" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: subtitle. Trad. Name of the translator(s). City of publication: Publisher, year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2F9CCA" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699EB497" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08830270" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOUFFE, Chantal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>About the politician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Trad. Fernando Santos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>São Paulo: Editora WMF Martins Fontes, 2015, p. 38.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250146A6" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="16"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOUFFE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the Political, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>op. cit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>., p. 38.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D001E7A" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="17"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOUFFE, Chantal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>About the politician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
+        <w:t>Trad. Fernando Santos. São Paulo: Editora WMF Martins Fontes, 2015.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidR="00D1044A" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489E15CC" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>one</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B70707" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Collection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F95822A" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AF7161" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name (org[s]). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: subtitle. City of publication: Publisher, year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269D7433" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017F99D4" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173D1091" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAT Y LEÓN, Joan Lara (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La ciudanía y lo político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>; Ciudadanía y crise de la democracia liberal en un mundo en transformación. Lima: ONPE, Facultad de Letras y Ciencias Humanas y Escuela de Ciencia Política de la Universidad Nacional Mayor de San Marcos, 2020, p. 54. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB14726" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAT Y LEÓN, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ciudanía y lo político, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>op. cit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., p. 54. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58032BD2" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMAT Y LEÓN, Joan Lara (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>La ciudanía y lo político</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>; Ciudadanía y crise de la democracia liberal en un mundo en transformación. Lima: ONPE, Facultad de Letras y Ciencias Humanas y Escuela de Ciencia Política de la Universidad Nacional Mayor de San Marcos, 2020.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB50387" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175500F3" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Book Chapter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331238E1" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1CD7F8" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name. Chapter title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: SURNAME, First Name. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: subtitle. City of publication: Publisher, year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369622D4" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C301C6" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C27CBD8" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>CARDOSO, Renato César. Más allá de las dos culturas. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>: MAYOS SOLSONA, Gonçal; CARDOSO, Renato César; HENRIQUE JÚNIOR, Moacir (Org.). </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Interdisciplinarity and Interconstitutionality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t xml:space="preserve"> 2. Uberlândia: LAECC, 2019, p. 207-208. </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC3D8D1" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="00344B63">
+        <w:t xml:space="preserve">CARDOSO, Más allá de las dos culturas, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>op. cit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>., p. 207-208.  </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D617802" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="23"/>
+      <w:r w:rsidRPr="00344B63">
+        <w:t>CARDOSO, Renato César. Más allá de las dos culturas. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>In</w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
+        <w:t>: MAYOS SOLSONA, Gonçal; CARDOSO, Renato César; HENRIQUE JÚNIOR, Moacir (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00344B63">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Interdisciplinarity and Interconstitutionality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Uberlândia: LAECC, 2019, p. 183-208.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F45B368" w14:textId="77777777" w:rsidR="00D1044A" w:rsidRPr="00C67BEB" w:rsidRDefault="00D1044A" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000459F" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257B9804" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11838E39" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF3EDE1" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF9D462" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0155B95A" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B46E03" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name. Title: subtitle. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of the journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, City (if any) or [s.l] (if there is none), volume, number, pagination, year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ED4B66" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7252FD" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E65999" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00344B63" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="24"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ÁLVARES, Lucas Parreira. A Brief History of State Sciences. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Revista de Ciências do Estado</w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
+        <w:t>, Belo Horizonte, v. 1, n. 1, p. 14, 2016.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00344B63">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A082A6E" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="25"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÁLVARES, A brief history of the State Sciences, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>op. cit.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p. 14.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r w:rsidR="009316F6" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5650B4B9" w14:textId="77777777" w:rsidR="00344B63" w:rsidRPr="00C67BEB" w:rsidRDefault="00344B63" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="26"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ÁLVARES, Lucas Parreira. A Brief History of State Sciences. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00344B63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2257 lines deleted...]
-        </w:rPr>
         <w:t>Revista de Ciências do Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD3611">
         <w:t xml:space="preserve">, Belo Horizonte, v. 1, n. 1, p. 13-29, 2016. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00AD3611" w:rsidRPr="00AD3611">
+        <w:r w:rsidR="00AD3611" w:rsidRPr="00C67BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://periodicos.ufmg.br/index.php/revice/article/view/4982/3050</w:t>
         </w:r>
       </w:hyperlink>
       <w:commentRangeEnd w:id="26"/>
-      <w:r w:rsidR="00BC4AAA" w:rsidRPr="00AD3611">
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
+      <w:r w:rsidR="00BC4AAA" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7131F339" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
-[...7 lines deleted...]
-    <w:p w14:paraId="244CBFA1" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+    <w:p w14:paraId="7131F339" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244CBFA1" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Newspaper article with known authorship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6048F3" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...83 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDB545E" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="27"/>
-      <w:r>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAST NAME, First Name. Title of the Article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of the newspaper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, city of publication (if any) or [s.l.] (if none), day, month and year. Available at: URL. Accessed on: day, month and year.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="005F2BD7" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48405591" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671F7716" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2877E9" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMÒN, RAÚL. Pfizer claims its coronavirus vaccine is 90% effective. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...299 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>El país</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD3611">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [s.l.], 09 nov. 2020. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00AD3611">
+        <w:r w:rsidRPr="00C67BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
+            <w:lang w:val="es-419"/>
           </w:rPr>
           <w:t>https://brasil.elpais.com/brasil/2020-11-09-pfizer-afirma-que-sua-vacina-contra-o-coronavirus-tem-uma-eficacia-de-90.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AD3611">
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Accessed on: 18 nov. 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548CF538" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="28"/>
-      <w:r>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIMÓN, Pfizer claims that its coronavirus vaccine is 90% effective, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="28"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="28"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA83B70" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
-[...6 lines deleted...]
-    <w:p w14:paraId="56FD0636" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+    <w:p w14:paraId="3EA83B70" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FD0636" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Newspaper article with no known authorship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E42D3E" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...83 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A88562" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="29"/>
-      <w:r>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITLE of the article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005F2BD7">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of the newspaper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, city of publication (if any) or [s.l.] (if none), day, month and year. Available at: URL. Accessed on: day, month and year.</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="30"/>
+      <w:commentRangeEnd w:id="30"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="30"/>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1311BC9F" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7DE632" w14:textId="77777777" w:rsidR="00135502" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF4DC1D" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORONAVIRUS: responsible for Pfizer vaccine, scientist says life will return to normal in 2021. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...332 lines deleted...]
-          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Hypeness</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [s.l.], 17 nov. 2020. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="005F2BD7">
+        <w:r w:rsidRPr="00C67BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.hypeness.com.br/2020/11/coronavirus-responsavel-por-vacina-da-pfizer-cientista-diz-que-vida-volta-ao-normal-em-2021/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005F2BD7">
-[...24 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Accessed on: 18 nov. 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAD171B" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="31"/>
-      <w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">CORONAVIRUS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2BD7">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="31"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="31"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315C4718" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
-[...119 lines deleted...]
-    <w:p w14:paraId="7EB8CC68" w14:textId="6884C511" w:rsidR="00A163FB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
+    <w:p w14:paraId="315C4718" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2026DB" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="00135502" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For other types of fonts, we recommend following the ABNT standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387F6FCF" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF12049" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7039F5" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386C30A4" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRPr="00C67BEB" w:rsidRDefault="005F2BD7" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2992C5BE" w14:textId="77777777" w:rsidR="00AD3611" w:rsidRPr="00C67BEB" w:rsidRDefault="00AD3611" w:rsidP="002504C1">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB8CC68" w14:textId="6884C511" w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidRDefault="00A163FB" w:rsidP="002504C1">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00A163FB" w:rsidSect="009316F6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A163FB" w:rsidRPr="00C67BEB" w:rsidSect="009316F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Autor" w:initials="A">
     <w:p w14:paraId="1286AF70" w14:textId="77777777" w:rsidR="00656165" w:rsidRDefault="00656165">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in the language of writing of the text followed by the other languages accepted by REVICE (Portuguese, English and Spanish). It must be presented in Times New Roman font in size 16, centered, with only the first letter capitalized, bold, and single-spaced. It is strongly recommended that the title be only one line long. The subtitle should be used only when it is indispensable and should be written in clear and centered line just below the title. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Autor" w:initials="A">
     <w:p w14:paraId="540526B1" w14:textId="77777777" w:rsidR="00656165" w:rsidRDefault="00656165">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
@@ -12576,140 +3809,140 @@
       <w:r>
         <w:t>- Full reference for first citation (in footnote) and final bibliography.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="31" w:author="Autor" w:initials="A">
     <w:p w14:paraId="72EB70E8" w14:textId="77777777" w:rsidR="005F2BD7" w:rsidRDefault="005F2BD7">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - from the second citation in footnote</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="1286AF70" w15:done="0"/>
   <w15:commentEx w15:paraId="540526B1" w15:done="0"/>
   <w15:commentEx w15:paraId="64AA2752" w15:done="0"/>
   <w15:commentEx w15:paraId="6EB35884" w15:done="0"/>
   <w15:commentEx w15:paraId="7157B716" w15:done="0"/>
   <w15:commentEx w15:paraId="4D17C000" w15:done="0"/>
   <w15:commentEx w15:paraId="232DA754" w15:done="0"/>
   <w15:commentEx w15:paraId="29790780" w15:done="0"/>
   <w15:commentEx w15:paraId="23218601" w15:done="0"/>
   <w15:commentEx w15:paraId="581E994C" w15:done="0"/>
   <w15:commentEx w15:paraId="28EBD6A5" w15:done="0"/>
   <w15:commentEx w15:paraId="7A965034" w15:done="0"/>
   <w15:commentEx w15:paraId="738FDA0B" w15:done="0"/>
   <w15:commentEx w15:paraId="70ACBB46" w15:done="0"/>
   <w15:commentEx w15:paraId="2D996032" w15:done="0"/>
   <w15:commentEx w15:paraId="700C2A10" w15:done="0"/>
   <w15:commentEx w15:paraId="1DB6A818" w15:done="0"/>
   <w15:commentEx w15:paraId="035B5300" w15:done="0"/>
   <w15:commentEx w15:paraId="618BD5E7" w15:done="0"/>
   <w15:commentEx w15:paraId="4C99F3E1" w15:done="0"/>
   <w15:commentEx w15:paraId="492DED55" w15:done="0"/>
   <w15:commentEx w15:paraId="01F6B39E" w15:done="0"/>
   <w15:commentEx w15:paraId="705570CA" w15:done="0"/>
   <w15:commentEx w15:paraId="18D4DEAA" w15:done="0"/>
   <w15:commentEx w15:paraId="396ECBBE" w15:done="0"/>
   <w15:commentEx w15:paraId="6A8B0366" w15:done="0"/>
   <w15:commentEx w15:paraId="720E55EA" w15:done="0"/>
   <w15:commentEx w15:paraId="2B02E77F" w15:done="0"/>
   <w15:commentEx w15:paraId="2977C5C9" w15:done="0"/>
   <w15:commentEx w15:paraId="72EB70E8" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="1286AF70" w16cid:durableId="331CD776"/>
   <w16cid:commentId w16cid:paraId="540526B1" w16cid:durableId="68CF0717"/>
   <w16cid:commentId w16cid:paraId="64AA2752" w16cid:durableId="253F0AAF"/>
   <w16cid:commentId w16cid:paraId="6EB35884" w16cid:durableId="3A98CBDE"/>
   <w16cid:commentId w16cid:paraId="7157B716" w16cid:durableId="3A394D53"/>
   <w16cid:commentId w16cid:paraId="4D17C000" w16cid:durableId="75142C55"/>
   <w16cid:commentId w16cid:paraId="232DA754" w16cid:durableId="6501C21C"/>
   <w16cid:commentId w16cid:paraId="29790780" w16cid:durableId="45A147F4"/>
   <w16cid:commentId w16cid:paraId="23218601" w16cid:durableId="17456EF6"/>
   <w16cid:commentId w16cid:paraId="581E994C" w16cid:durableId="55A178EE"/>
   <w16cid:commentId w16cid:paraId="28EBD6A5" w16cid:durableId="6AB266D9"/>
   <w16cid:commentId w16cid:paraId="7A965034" w16cid:durableId="5124E21E"/>
   <w16cid:commentId w16cid:paraId="738FDA0B" w16cid:durableId="518DC30B"/>
   <w16cid:commentId w16cid:paraId="70ACBB46" w16cid:durableId="04614984"/>
   <w16cid:commentId w16cid:paraId="2D996032" w16cid:durableId="56E5B757"/>
   <w16cid:commentId w16cid:paraId="700C2A10" w16cid:durableId="00B1DAD0"/>
   <w16cid:commentId w16cid:paraId="1DB6A818" w16cid:durableId="0415BA2D"/>
   <w16cid:commentId w16cid:paraId="035B5300" w16cid:durableId="31D69375"/>
   <w16cid:commentId w16cid:paraId="618BD5E7" w16cid:durableId="00CC91B6"/>
   <w16cid:commentId w16cid:paraId="4C99F3E1" w16cid:durableId="30755AFA"/>
   <w16cid:commentId w16cid:paraId="492DED55" w16cid:durableId="362EC597"/>
   <w16cid:commentId w16cid:paraId="01F6B39E" w16cid:durableId="104F35A3"/>
   <w16cid:commentId w16cid:paraId="705570CA" w16cid:durableId="52FAEF32"/>
   <w16cid:commentId w16cid:paraId="18D4DEAA" w16cid:durableId="6090CA61"/>
   <w16cid:commentId w16cid:paraId="396ECBBE" w16cid:durableId="078C915E"/>
   <w16cid:commentId w16cid:paraId="6A8B0366" w16cid:durableId="3282D4B2"/>
   <w16cid:commentId w16cid:paraId="720E55EA" w16cid:durableId="2174865F"/>
   <w16cid:commentId w16cid:paraId="2B02E77F" w16cid:durableId="645AE0A0"/>
   <w16cid:commentId w16cid:paraId="2977C5C9" w16cid:durableId="46998197"/>
   <w16cid:commentId w16cid:paraId="72EB70E8" w16cid:durableId="0B4F9703"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20C522AB" w14:textId="77777777" w:rsidR="00A67D6A" w:rsidRDefault="00A67D6A">
+    <w:p w14:paraId="198D0A41" w14:textId="77777777" w:rsidR="00907D23" w:rsidRDefault="00907D23">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C37ED43" w14:textId="77777777" w:rsidR="00A67D6A" w:rsidRDefault="00A67D6A">
+    <w:p w14:paraId="7126FC78" w14:textId="77777777" w:rsidR="00907D23" w:rsidRDefault="00907D23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -12727,5444 +3960,492 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B177918" w14:textId="77777777" w:rsidR="00A67D6A" w:rsidRDefault="00A67D6A">
+    <w:p w14:paraId="0B6D8799" w14:textId="77777777" w:rsidR="00907D23" w:rsidRDefault="00907D23">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FA5A352" w14:textId="77777777" w:rsidR="00A67D6A" w:rsidRDefault="00A67D6A">
+    <w:p w14:paraId="51063C4F" w14:textId="77777777" w:rsidR="00907D23" w:rsidRDefault="00907D23">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="38C119F9" w14:textId="77777777" w:rsidR="004246DD" w:rsidRDefault="004246DD" w:rsidP="004246DD">
+    <w:p w14:paraId="7545A56B" w14:textId="2B960CC2" w:rsidR="00C67BEB" w:rsidRPr="00C67BEB" w:rsidRDefault="00C67BEB">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Declaration of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Non-Use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Artificial Intelligence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="38C119F9" w14:textId="77777777" w:rsidR="004246DD" w:rsidRPr="00C67BEB" w:rsidRDefault="004246DD" w:rsidP="004246DD">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0003748F">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...1089 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Files must be submitted only with the title of the work (e.g. title.doc), so as not to allow the identification of the authors, both in the file and in the body of the text. Thus, we will not accept, under any circumstances, the identification of the authors in the submitted text or in the information in the word file. The mini-biography and the ORCID will be requested by the responsible editor in case of approval of the work for publication.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="34881951" w14:textId="77777777" w:rsidR="00AF3FA3" w:rsidRDefault="00AF3FA3">
+    <w:p w14:paraId="630E3EB2" w14:textId="77777777" w:rsidR="0003748F" w:rsidRPr="00C67BEB" w:rsidRDefault="0003748F" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-      </w:pPr>
-[...64 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="64400C6B" w14:textId="77777777" w:rsidR="0003748F" w:rsidRDefault="0003748F" w:rsidP="004246DD">
+    <w:p w14:paraId="34881951" w14:textId="77777777" w:rsidR="00AF3FA3" w:rsidRPr="00C67BEB" w:rsidRDefault="00AF3FA3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00D62323" w:rsidRPr="00D62323">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> – 1872/2010. Rio de Janeiro: IBGE, 2010.</w:t>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note containing the complete reference of the excerpt used.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="08295677" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="004F6998" w:rsidRDefault="007A3904" w:rsidP="004246DD">
+    <w:p w14:paraId="64400C6B" w14:textId="77777777" w:rsidR="0003748F" w:rsidRPr="00C67BEB" w:rsidRDefault="0003748F" w:rsidP="004246DD">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00D62323" w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IBGE – BRAZILIAN INSTITUTE OF GEOGRAPHY AND STATISTICS. Geometric mean annual growth rate, Brazil – 1872/2010. Rio de Janeiro: IBGE, 2010.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="08295677" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="004246DD">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005816A3">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Citation references</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: they must be presented at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the bottom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...1806 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the page, always including the indications on the page of the work cited, referenced or consulted [in the case of indirect citation of articles, the indication of the page is optional]. REVICE supports efforts to raise the profile of women in the sciences. Thus, the first citations in footnotes and the references at the end of the article should contain the first names of the authors, and not only their initials. The title of the works – in the case of books and collections – and the name of the journal/periodical must be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in italics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and must follow the model evidenced in the references. Quotations from foreign works must be translated and must comply with the following guidelines: the translated excerpt may be in the body of the article, and the original text in a footnote, or vice versa, and at the end of the note the mention "our translation" should be made.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="34E6D4CB" w14:textId="77777777" w:rsidR="007A3904" w:rsidRPr="00C67BEB" w:rsidRDefault="007A3904" w:rsidP="004246DD">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C67BEB">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...917 lines deleted...]
-      <w:r w:rsidRPr="005816A3">
+      <w:r w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...732 lines deleted...]
-      <w:r w:rsidR="004F6998" w:rsidRPr="004F6998">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Footnotes: These should also be used for comments on the text. Justified, size 10 and single-spaced. Therefore, we will not accept the use of the author-date reference format. This is because REVICE supports efforts related to the visibility of women in the sciences. Thus, the first </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6998" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:r w:rsidR="004F6998" w:rsidRPr="004F6998">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citations </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6998" w:rsidRPr="00C67BEB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...414 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in footnotes and the references at the end of the article should contain the first names of the authors, and not only their initials. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A163FB"/>
     <w:rsid w:val="0003748F"/>
     <w:rsid w:val="00122FFC"/>
     <w:rsid w:val="00135502"/>
     <w:rsid w:val="00140226"/>
     <w:rsid w:val="00157F5F"/>
     <w:rsid w:val="00165611"/>
     <w:rsid w:val="00170A40"/>
     <w:rsid w:val="001A4653"/>
     <w:rsid w:val="001C21DB"/>
     <w:rsid w:val="001F61AE"/>
     <w:rsid w:val="002504C1"/>
     <w:rsid w:val="0033078D"/>
     <w:rsid w:val="00340447"/>
     <w:rsid w:val="00344B63"/>
     <w:rsid w:val="00392721"/>
     <w:rsid w:val="003A03C0"/>
     <w:rsid w:val="004246DD"/>
     <w:rsid w:val="00432250"/>
     <w:rsid w:val="00464613"/>
     <w:rsid w:val="004A24BF"/>
     <w:rsid w:val="004D72A5"/>
     <w:rsid w:val="004F6998"/>
     <w:rsid w:val="005816A3"/>
     <w:rsid w:val="00592C02"/>
     <w:rsid w:val="005F2BD7"/>
     <w:rsid w:val="006024CD"/>
     <w:rsid w:val="00656165"/>
     <w:rsid w:val="00740B05"/>
     <w:rsid w:val="007924B8"/>
     <w:rsid w:val="007A3904"/>
+    <w:rsid w:val="00907D23"/>
     <w:rsid w:val="009316F6"/>
     <w:rsid w:val="0095177E"/>
     <w:rsid w:val="00A00863"/>
     <w:rsid w:val="00A163FB"/>
     <w:rsid w:val="00A67D6A"/>
     <w:rsid w:val="00AD3611"/>
     <w:rsid w:val="00AF3FA3"/>
     <w:rsid w:val="00B1780D"/>
+    <w:rsid w:val="00B54F15"/>
     <w:rsid w:val="00B56590"/>
     <w:rsid w:val="00BC4AAA"/>
     <w:rsid w:val="00C145F3"/>
+    <w:rsid w:val="00C67BEB"/>
     <w:rsid w:val="00D1044A"/>
     <w:rsid w:val="00D2095C"/>
     <w:rsid w:val="00D62323"/>
     <w:rsid w:val="00D84E5C"/>
     <w:rsid w:val="00DD407D"/>
     <w:rsid w:val="00DF5629"/>
     <w:rsid w:val="00DF6F59"/>
     <w:rsid w:val="00E42E41"/>
     <w:rsid w:val="00E579BA"/>
     <w:rsid w:val="00E85F02"/>
     <w:rsid w:val="00EA4BCD"/>
     <w:rsid w:val="00EA7AC7"/>
     <w:rsid w:val="00F63D8D"/>
     <w:rsid w:val="00F74FC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59266B41"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Mangal"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19031,51 +5312,51 @@
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD3611"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0033078D"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="66273787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="516845757">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19459,59 +5740,59 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1445</Words>
-  <Characters>7808</Characters>
+  <Characters>7809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9235</CharactersWithSpaces>
+  <CharactersWithSpaces>9236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>983070</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.hypeness.com.br/2020/11/coronavirus-responsavel-por-vacina-da-pfizer-cientista-diz-que-vida-volta-ao-normal-em-2021/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>